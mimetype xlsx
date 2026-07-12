--- v0 (2026-05-13)
+++ v1 (2026-07-12)
@@ -410,68 +410,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K1"/>
+  <dimension ref="A1:K113"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="8" customWidth="1" min="1" max="1"/>
-[...8 lines deleted...]
-    <col width="16" customWidth="1" min="10" max="10"/>
+    <col width="66" customWidth="1" min="1" max="1"/>
+    <col width="36" customWidth="1" min="2" max="2"/>
+    <col width="22" customWidth="1" min="3" max="3"/>
+    <col width="18" customWidth="1" min="4" max="4"/>
+    <col width="18" customWidth="1" min="5" max="5"/>
+    <col width="42" customWidth="1" min="6" max="6"/>
+    <col width="63" customWidth="1" min="7" max="7"/>
+    <col width="83" customWidth="1" min="8" max="8"/>
+    <col width="202" customWidth="1" min="9" max="9"/>
+    <col width="412" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Секция</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Журнал</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Фамилия</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Имя</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
@@ -485,47 +485,6103 @@
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Университет</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Факультет</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Тема</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Рецензия (PDF)</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Дата регистрации</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Chen</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>+996 0555 650578</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Рыспаева Чолпон Курманбековна</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Эл   аралык инновациялык технологиялар университети</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>pedegogy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Formation of Readiness of Future Physical Education Teachers for Educational Work with Adolescents with Deviant Behavior</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr"/>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>16.05.2026 10:58</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Cheng</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Youpeng</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>+8613176672288</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>ChengYoupeng</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Кыргызский государственный университет имени И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии, кафедра педагогики</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Research on the improvement of the aesthetic ability of college students in the "three bends" movement training of the Dai nationality</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr"/>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>20.05.2026 12:28</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>Маалыматтык технологиялар жана табигый илимдер</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Li</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Jiaohui</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>+996 755208776</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Керимов У.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Kyrgyz state university named after I. Arabaev</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Институт информационных технологий</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>Исследование и разработка системы онлайн консультаций в медицинской сфере</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr"/>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>15.05.2026 13:10</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Lui</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Chi Keung</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>+996 504110410</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Ergeshbaeva N.A.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>КЫРГЫЗСКИЙ ГОСУДАРСТВЕННЫЙ УНИВЕРСИТЕТ  им. И. АРАБАЕВА</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Institute of World Languages and International Relations named after Sh. Kadyrova</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>Comparative investigation of counting words in English and Chinese Languages</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>/media/reviews/Comparative_investigation_of_counting_words_in_English_and_Chinese_Languages.pdf</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>18.05.2026 03:33</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Lui</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Chi Keung</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>+996 504110410</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Ergeshbaeva N.A.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>КЫРГЫЗСКИЙ ГОСУДАРСТВЕННЫЙ УНИВЕРСИТЕТ  им. И. АРАБАЕВА</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Institute of World Languages and International Relations named after Sh. Kadyrova</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>Comparative investigation of counting words in English and Chinese Languages</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>/media/reviews/Comparative_investigation_of_counting_words_in_English_and_Chinese_Languages_xKGOWGM.pdf</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>19.05.2026 10:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>SI</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>XIASONG</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>+996 550888967</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Зарина Жакыповна</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Школа образования</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>ИНТЕГРАЦИЯ ЦИФРОВЫХ И ВСПОМОГАТЕЛЬНЫХ ТЕХНОЛОГИЙ В СИСТЕМУ ИНКЛЮЗИВНОГО МУЗЫКАЛЬНОГО ОБРАЗОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>/media/reviews/REVIEW_hAjbzGg.pdf</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>20.05.2026 17:24</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Xiasong</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>+996 550888967</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Зарина Жакыповна</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Школа образования</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>ИНТЕГРАЦИЯ ЦИФРОВЫХ И ВСПОМОГАТЕЛЬНЫХ ТЕХНОЛОГИЙ В СИСТЕМУ ИНКЛЮЗИВНОГО МУЗЫКАЛЬНОГО ОБРАЗОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>/media/reviews/REVIEW.pdf</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>19.05.2026 20:08</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>Маалыматтык технологиялар жана табигый илимдер</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Suiundukova</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Yrysgul</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>+996 500061218</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Аида Жаксыбековна</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>КГУ Педагогический колледж им Арабаева</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Гуманитарный факультет</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>Векторы инновационного развития IT технологий и естественные науки</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr"/>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>15.05.2026 09:33</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Маалыматтык технологиялар жана табигый илимдер</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Yu</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Xinqi</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>+996 755208780</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Керимов У.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>Kyrgyz state university named after I. Arabaev</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Институт информационных технологий</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>Разработка системы управления проектами для малых команд по созданию программного обеспечения</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr"/>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>15.05.2026 13:11</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Zhang</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Feng</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>+996 0555 650578</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Рыспаева Чолпон Курманбековна</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Эл   аралык инновациялык технологиялар университети</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>pedagogy</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>Theoretical and Practical Research into Teaching Methods for Physical Education in the Context of Innovative Educational Concepts</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr"/>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>16.05.2026 10:53</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Zheng</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Yiwen</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>+996 501537298</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Xie Qinghua、Li Senping</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>Кыргызский государственный университет имени И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии, кафедра педагогики</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>Cultivating Visual Literacy Among Art and Design Majors in the Pictorial Age: A Blended Learning Approach</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>/media/reviews/REVIEW_1exQ4Wz.pdf</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>20.05.2026 12:13</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Zhi</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Yunran</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>+996 703084287</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Алымкулова Г.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>Kyrgyz state university named after I. Arabaev</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Socio-Economic Education</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>Migration processes in post-Soviet Central Asia</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr"/>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>15.05.2026 13:05</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>dongmei</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>wang</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>+996 507548707</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Zarina Zhakypovna</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>Kyrgyz state university named after I. Arabaev  Bishkek c.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии, кафедра педагогик</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>Digital Translation as Pedagogy</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>/media/reviews/Digital_Translation_Building_Designer_Identity_via_Southern_Anhuis_ICH_VcNnnqk.pdf</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>18.05.2026 01:59</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>duan</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>xiao'rui</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>+996503125824</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Рыспаева Чолпон Курманбековна</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>Эл   аралык инновациялык технологиялар университети</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Pedagogy</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>Integration of art therapy technologies into the educational process to increase learning motivation in future teachers</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%94%D1%83%D0%B0%D0%BD%D1%8C_%D0%A1%D1%8F%D0%BE%D0%B6%D1%83%D0%B9__.pdf</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>16.05.2026 09:51</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>duan</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>xiao'rui</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>+996503125824</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Рыспаева Чолпон Курманбековна</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>Эл   аралык инновациялык технологиялар университети</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Pedagogy</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>Integration of art therapy technologies into the educational process to increase learning motivation in future teachers</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%94%D1%83%D0%B0%D0%BD%D1%8C_%D0%A1%D1%8F%D0%BE%D0%B6%D1%83%D0%B9__%E5%9B%BD%E9%99%85%E4%BC%9A%E8%AE%AE2.pdf</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>16.05.2026 09:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>wang</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>dongmei</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>+996 507548707</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Адылбек кызы Гулназ</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>Kyrgyz national university named after Jusup Balasagyn</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Pedagogy</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>Amidst the dual tides of globalization and digitalization, the protection and transmission of intangible cultural heritage (ICH) are undergoing a paradigm shift from static "preservation" to dynamic "</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>/media/reviews/Digital_Translation_Building_Designer_Identity_via_Southern_Anhuis_ICH.pdf</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>16.05.2026 03:37</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>wang</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>bo</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>+996 507548707</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Адылбек кызы Гулназ</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>Kyrgyz national university named after Jusup Balasagyn</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Pedagogy</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>Amidst the dual tides of globalization and digitalization, the protection and transmission of intangible cultural heritage (ICH) are undergoing a paradigm shift from static "preservation" to dynamic "</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>/media/reviews/From_Skills_to_Literacy_Reconstructing_the_Value_of_Integrating_Digital_Design.pdf</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>20.05.2026 07:31</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Абдукадыр кызы</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Бүхамида</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>+996 709557464</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>т.и.д. профессор Абдырахманов Т.А.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Дин таануу институту</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>Санарип доорунда жаштардын диний аң сезиминин трансформациясы: Кыргызстандын мисалында</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>/media/reviews/25-%D0%B0%D0%BF%D1%80%D0%B5%D0%BB%D1%8C_%D0%A0%D0%B5%D1%86%D0%B5%D0%BD%D0%B7%D0%B8%D1%8F_%D0%91%D2%AF%D1%85%D0%B0%D0%BC%D0%B8%D0%B4%D0%B0.pdf</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>19.05.2026 19:16</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Абдыкалыкова</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Гулбайра</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>+996 707572878</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Торогельдиева К.М.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Физика-математика факультети</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>Математиканы окутууда жекече билим алуу траекторияларын  түзүү</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr"/>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>18.05.2026 12:34</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Абылай</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Регина</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>+996 556190782</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Мырзалымбекова Айчүрөк Кадыралиевна</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>КГУ им.И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>ОСПО ИМЯиМО им.Ш.Кадыровой</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>Кыргыз жана англис тилдеринде бышыктоочтордун универсалдуу байланыштары (корпустук лингвистика аспектисинде)</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr"/>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>18.05.2026 06:04</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Аданова</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Аяна</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>+996 505546177</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>п.и.к., доцент Асанакунов Т.А.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Педагогикалык колледж</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>Чынгиз Айтматовдун  «Ак-Кеме» чыгармасындагы адамдык баалуулуктар</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr"/>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>15.05.2026 09:22</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Акматова</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Саламат</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>+996 707229024</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Мусаева С.А</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>КГУ им. И.Арабаев</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>ИМЯ и МО</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>Lingucultural realias in teaching English</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr"/>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>18.05.2026 05:46</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Акунова</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Айнура</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>+996 709002051</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Мураталиева А.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>И.Арабаев КМУ</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Педагогика жана психология</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>Мектепке чейинки баланын өнүгүүсүндө эстетикалык тарбиянын ролу.</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr"/>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>20.05.2026 13:28</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Акунова</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Айнура</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>+996 709002051</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Мураталиева А.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>И.Арабаев КМУ</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Педагогика жана психология</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>Кенже класстарда тил үйрөтүүнүн инновациялык ыкмасы катары нейрооюндарды колдонуу.</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr"/>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>20.05.2026 13:31</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Аликова</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Аида Мамырбаевна</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>+996 555 180367</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Жунусакунова Айжаркын</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>КГУ им. И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Физико-математический факультет</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>Интеграция цифровых технологий и STEM-подхода в практику решения стереометрических задач студентами</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr"/>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>15.05.2026 11:19</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Алмазбек кызы</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Айдана</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>+996 500 189 251</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>к.п.н, и.о профессор Темирбек у. Иличбек</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>КГУ им. И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Институт Японоведения ОСПО отделение Туризма</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>краеведческое наследие Великого Шёлкового пути как основа подготовки гидов в странах ШОС</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>/media/reviews/CamScanner_20.05.2026_18.11.pdf</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>20.05.2026 16:24</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>Маалыматтык технологиялар жана табигый илимдер</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Андашова</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Рахима</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>+996 709255505</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>к.ф.н., и.о.доцента Давлеталиева Н.К.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>КГУ имени И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Институт мировых языков и международных отношений имени Ш.Кадыровой</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>ЛИНГВИСТИЧЕСКИЕ ОСОБЕННОСТИ СТРАТЕГИЙ ВЕЖЛИВОСТИ В ЦИФРОВОЙ МЕЖКУЛЬТУРНОЙ КОММУНИКАЦИИ</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr"/>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>19.05.2026 16:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Асанова</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Жылдыз</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>+996 551280273</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Сагыналиева Н.К.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>КГУ им.И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Физико-математический факультет</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>Макалада математикалык анализ курсунун “ийри сызыктуу интегралдар” темасын экологиялык мазмундагы колдонмо маселелер аркылуу окутуунун методикалык мүмкүнчүлүктөрү каралат.</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D1%81%D1%8B%D0%BD_%D0%BF%D0%B8%D0%BA%D0%B8%D1%80_%D0%90%D1%81%D0%B0%D0%BD%D0%BE%D0%B2%D0%B0_%D0%96.%D0%9A..pdf</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>20.05.2026 08:39</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Аспекова</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Азиза</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>+996 707771291</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Амеркулова Жибек Джумашевна</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>КГУ им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>ИЭМ</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>Роль ИИ в образовании</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr"/>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>15.05.2026 07:58</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Асылбекова</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Аэлита</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>+996 509009906</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>п.и.к., доцент Асанакунов Т.А.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Педагогикалык колледж</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>Интеграционные процессы в современной науке: расширение научного пространства молодых исследователей</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr"/>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>15.05.2026 09:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Атантаева</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Жийдегуль</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>+996555778039</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Акунова Айнура Рыспековна</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>КГУ им. И. арабаев</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Педагогика и психология</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>Санарип доордогу тилдин абалы пайда жана зыян таасирлери</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%9F%D0%B8%D0%BA%D0%B8%D1%80_%D0%90%D1%82%D0%B0%D0%BD%D1%82%D0%B0%D0%B5%D0%B2%D0%B0_%D0%96%D0%B8%D0%B9%D0%B4%D0%B5%D0%B3%D1%83%D0%BB%D1%8C__%D0%BA%D0%BE%D0%BF%D0%B8%D1%8F__%D0%BA%D0%BE%D0%BF%D0%B8%D1%8F1.pdf</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>20.05.2026 15:53</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Байдуева</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Нурила</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>+996 707 728 515</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Джапарова З.Б.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>КГУ им.И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Педагогики и психологии</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>ИНТЕЛЛЕКТУАЛДЫК БУЗУЛУУЛАРЫ БАР МЕКТЕПКЕ ЧЕЙИНКИ КУРАКТАГЫ БАЛДАРДЫН ӨЗҮ ЖӨНҮНДӨ АЛГАЧКЫ ТҮШҮНҮКТӨРҮНҮН КАЛЫПТАНЫШЫНЫН ӨЗГӨЧӨЛҮКТӨРҮ</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D1%80%D0%B5%D1%86%D0%B5%D0%BD%D0%B7%D0%B8%D1%8F_9fHOGJn.pdf</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>20.05.2026 15:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Бактыбек кызы</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Аида</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>+996 707540004</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>к.ф.н., Андашова Р.М.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>КГУ им.И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Институт мировых языков и международных отношений</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>СРАВНИТЕЛЬНЫЙ АНАЛИЗ КАТЕГОРИИ НАСТОЯЩЕГО ВРЕМЕНИ В АНГЛИЙСКОМ И КЫРГЫЗСКОМ ЯЗЫКАХ</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr"/>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>18.05.2026 08:05</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Бакытбек кызы</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Телегей</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>+996 555911432</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Асанов Рустамбек Кыпчакович</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>КГУ Им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Институт экономики и менеджмента</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>ИННОВАЦИОННЫЕ ПОДХОДЫ К РАЗВИТИЮ ВУЗОВ ЧЕРЕЗ ЗЕЛЁНОЕ ОБРАЗОВАНИЕ: ОПЫТ СТРАН ЦЕНТРАЛЬНОЙ АЗИИ</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr"/>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>19.05.2026 03:25</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Бейшебаевна</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Эльмира</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>+996 552640390</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Тунгатарова Н.К.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>И. АРАБАЕВ атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Педагогика дана психология институту</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>Мектепке чейинки курактагы балдардын чыгармачылык жөндөмдөрүн арт-терапия ыкмалары аркылуу өнүктүрүү</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr"/>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>20.05.2026 08:01</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Бейшеева</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Кымбат</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>+996 709 679 394</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Байгажанова Г.К.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>КГУ им.И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Педагогический колледж</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>Тема: ИНСТРУМЕНТЫ ИИ НОВОГО ПОКОЛЕНИЯ В ОБУЧЕНИИ АНГЛИЙСКОМУ ЯЗЫКУ.</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%A0%D0%B5%D1%86%D0%B5%D0%BD%D0%B7%D0%B8%D1%8F_%D0%91%D0%B5%D0%B9%D1%88%D0%B5%D0%B5%D0%B2%D0%B0_%D0%9A.%D0%9A.27.05.26.NEW_%D0%9F%D0%94%D0%A4.pdf</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>19.05.2026 04:41</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Бирназарова</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Айнура</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>+996 504181279</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Бексултанова Г.А.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>НАН КР</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Теория языка</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>КЫРГЫЗ ЛИНГВОМАДАНИЙ МЕЙКИНДИГИНДЕГИ САНДЫК СИМВОЛИКАНЫН РУХАНИЙ-АДЕП-АХЛАКТЫК МААНИСИ ЖАНА ТААСИРИ</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr"/>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>20.05.2026 16:41</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Болотбекова</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Айбакыт</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>+996 707982192</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Мусаева Светлана Абакировна</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>КГУ имени И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Институт мировых языков и международных отношений имени Ш. Кадыровой</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>Фразеологиялык бирдиктердин гендердик өзгөчөлөнүшү</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr"/>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>18.05.2026 05:33</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Ван</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Тэнфэй</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>+996 500873555</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Кырбашова М.Т.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>Кыргызский государственный университет имени И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Педагогический колледж</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>Реальные проблемы современного образования: цифровая трансформация образования и новые парадигмы преподавания</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>/media/reviews/%E8%AF%84%E8%BF%B0.pdf</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>20.05.2026 09:37</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Ван</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Тэнфэй</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>+996 500873555</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Кырбашова М.Т.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>Кыргызский государственный университет имени И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Педагогический колледж</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>Реальные проблемы современного образования: цифровая трансформация образования и новые парадигмы преподавания</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr"/>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>19.05.2026 10:36</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Дай</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Хуань</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>+996 507794333</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Касымалиева Г.О.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>Кыргызский государственный университет им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии, кафедра педагогики</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>Кинотехнологии в эмоциональном и ценностном образовании студентов</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%A0%D0%95%D0%A6%D0%95%D0%9D%D0%97%D0%98%D0%AF-Cinema_technologies_in_emotional_and_value_education_of_students.pdf</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>20.05.2026 07:51</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Джабарова</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Нафиса</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>+996 500290787</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Тентиева Э.Б</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Педагогика жана психология</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>Кыймылдуу оюндар-Баланын ден-соолугун чындоонун кызыктуу жолу</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr"/>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>20.05.2026 16:59</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Досалиева</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Кайрыгуль</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>+996 771003025</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>д.и.н., профессор Абдрахманов Т. А.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>КГУ им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Религиоведения</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>ИСЛАМДЫК ТАРБИЯ МЕТОДДОРУН ЗАМАНБАП ПЕДАГОГИКАЛЫК ТЕХНОЛОГИЯЛАР МЕНЕН ИНТЕГРАЦИЯЛООНУН МҮМКҮНЧҮЛҮКТӨРҮ: КЫРГЫЗСТАНДАГЫ ЭМПИРИКАЛЫК ИЗИЛДӨӨ</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr"/>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>18.05.2026 00:45</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Досалиева</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Кайрыгуль</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>+996 771003025</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>д.и.н., профессор Абдырахманов Т. А.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>КГУ им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Религиоведения</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>ИСЛАМДЫК ТАРБИЯ МЕТОДДОРУН ЗАМАНБАП ПЕДАГОГИКАЛЫК ТЕХНОЛОГИЯЛАР МЕНЕН ИНТЕГРАЦИЯЛООНУН МҮМКҮНЧҮЛҮКТӨРҮ: КЫРГЫЗСТАНДАГЫ ЭМПИРИКАЛЫК ИЗИЛДӨӨ</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%A0%D0%B5%D1%86%D0%B5%D0%BD%D0%B7%D0%B8%D1%8F_%D0%9A%D0%B0%D0%B9%D1%80%D1%8B%D0%B3%D1%83%D0%BB_%D1%8D%D0%B6%D0%B5.pdf</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>19.05.2026 10:40</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Досалиева</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Кайрыгуль</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>+996 771003025</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>д.и.н., профессор Абдырахманов Т. А.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>КГУ им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Религиоведения</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>ИСЛАМДЫК ТАРБИЯ МЕТОДДОРУН ЗАМАНБАП ПЕДАГОГИКАЛЫК ТЕХНОЛОГИЯЛАР МЕНЕН ИНТЕГРАЦИЯЛООНУН МҮМКҮНЧҮЛҮКТӨРҮ: КЫРГЫЗСТАНДАГЫ ЭМПИРИКАЛЫК ИЗИЛДӨӨ</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%A0%D0%B5%D1%86%D0%B5%D0%BD%D0%B7%D0%B8%D1%8F_%D0%9A%D0%B0%D0%B9%D1%80%D1%8B%D0%B3%D1%83%D0%BB_%D1%8D%D0%B6%D0%B5_QkNjkh9.pdf</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>20.05.2026 04:49</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Дылдаева</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Эльзат</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>+996 707208087</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Сартбекова  Н.К</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>КГУ им.И.Арабаев</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>ИМЯиМО им Ш.Кадыровой</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>Педагогические условия формирования исследовательской компетентности студентов педагогических вузов</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr"/>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>19.05.2026 10:11</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Жаныл</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Барпыбаева</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>+996706674059</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Кочкорова Динара Ашырбаевна</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Э.Ж Маанаев атындагы тарых жана социалдык-укуктук билим берүү институту</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>ЗАМАНБАП ЖАШ ОКУМУШТУУНУН ЭКЗИСТЕНЦИАЛДЫК КРИЗИСИ: МАДАНИЙ-ФИЛОСОФИЯЛЫК АНАЛИЗ (КЫРГЫЗСТАНДЫН МИСАЛЫНДА)</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr"/>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>20.05.2026 16:08</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Жеңишбек кызы</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Жаркынай</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>+996 702710567</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Торогельдиева Канышай</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>Ишеналы Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Физ-мат</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>Математиканы окутууда жекече билим алуу  траекторияларын түзүү</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr"/>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>16.05.2026 19:23</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Жолдошалиева</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Жылдыз</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>+996 707 333 040</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>к.п.н., и.о. доцента Куканова М.А.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>КГУ им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>РОЛЬ ЛИТЕРАТУРНОГО ЧТЕНИЯ В ФОРМИРОВАНИИ САМОСОЗНАНИЯ И ЛИЧНОСТНОГО РОСТА УЧАЩИХСЯ НА МАТЕРИАЛЕ ПОВЕСТИ  Н. В. ГОГОЛЯ «ШИНЕЛЬ»</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%A0%D0%B5%D1%86%D0%B5%D0%BD%D0%B7%D0%B8%D1%8F_%D0%BD%D0%B0_%D1%81%D1%82%D0%B0%D1%82%D1%8C%D1%8E.pdf</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>20.05.2026 16:22</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Жуматаева</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Асылгүл</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>+996 772455188</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Таирова К.А.</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Педагогика жана психология институту</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>Мектепке чейинки курактагы балдардын кебин өнүктүрүүдө  оюн ишмердүүлүгүнүн  өзгөчөлүгү</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr"/>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>20.05.2026 07:56</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Жуматаева</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Асылгүл</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>+996 772455188</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Тунгатарова Н.К.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Педагогика жана психология институту</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>МЕКТЕПКЕ ЧЕЙИНКИ КУРАКТАГЫ БАЛДАРДЫН КЕБИН ӨНҮКТҮРҮҮДӨ ОЮН ИШМЕРДҮҮЛҮГҮНҮН ӨЗГӨЧӨЛҮГҮ</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr"/>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>20.05.2026 12:56</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Заидова</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Нурайым</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>+996 504644645</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>фи</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Педагогикалык колледж</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>Социалдык тармактардын окуучулардын билим алуусуна тийгизген таасири</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr"/>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>15.05.2026 08:54</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Игенова</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Саида</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>+996 706058949</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>п.и.к., доцент Асанакунов Т.А.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Педагогикалык колледж</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>Влияние социальных сетей на современную молодежь</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr"/>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>15.05.2026 09:19</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Искаков</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Адилет</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>+996 559401051</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Мусаева Светлана Абакировна</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>Кыргызский Государсивенный Университет имени Ишеналы Арабаева</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Институт мировых языков и международных отношений</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>Принципы разработки заданий, усиойчивых исскуственному интелекту в обучении английскому языку</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr"/>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>18.05.2026 05:46</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Ишаева, Кожогелдиева</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Чолпон, Канышай</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>+996 700043099</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Бузурманкулова Ж.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>КГУ имени И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>ОКУУЧУДАГЫ ИНТЕЛЛЕКТ - ЭРТЕҢКИ ИНТЕЛЛИГЕНЦИЯ</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr"/>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>20.05.2026 14:30</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Каниметова</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Асема</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>+996 700009744</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>п.и.к., доцент Асанакунов Т.А.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Педагогикалык колледж</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>Студенттердин сөз байлыгын өстүрүүдө фразиологизмдин колдонуунун мааниси</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr"/>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>15.05.2026 08:57</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Карыпбекова</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Айтурган</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>+996501502080</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Панкова Т.В</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>КГУ им .И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии(факультет педагогики и психологии)о</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ КАК ФАКТОР ПОВЫШЕНИЯ                                ПРОФЕССИОНАЛЬНОЙ КОМПЕТЕНЦИИ БУДУЩЕГО УЧИТЕЛЯ</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr"/>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>19.05.2026 16:49</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Карыпбекова</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Айтурган</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>+996501502080</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Панкова Т.В</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>КГУ им И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии(факультет педагогики и психологии)о</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ КАК ФАКТОР ПОВЫШЕНИЯ                                ПРОФЕССИОНАЛЬНОЙ КОМПЕТЕНЦИИ БУДУЩЕГО УЧИТЕЛЯ</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr"/>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>20.05.2026 05:51</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Качкынбаева</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Милена</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>+996 500733450</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>п.и.к., доцент Асанакунов Т.А.</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Педагогикалык колледж</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>Проблемы с цифровой трансформацией в сфере образования</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr"/>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>15.05.2026 08:59</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Качкынбаева</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Милена</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>+996 500733450</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Аида Жаксыбековна</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>Педагогический колледж им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Педагогический</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>Проблемы с цифровой трансформацией в сфере образования</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr"/>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>15.05.2026 08:36</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Качкынбаева</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Милена</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>+996 500733450</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Аида Жаксыбековна</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>Педагогический колледж им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Педагогический</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>Проблемы с цифровой трансформацией в сфере образования</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr"/>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>15.05.2026 08:35</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Кедейбекова</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Айжаркын</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>+996 507071215</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>п.и.к., доцент Асанакунов Т.А.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Педагогикалык колледж</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>Значение инновационных технологий в современном образовании</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr"/>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>15.05.2026 09:28</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Ким</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Виктория</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>+996 509437308</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Сыдыгалиева Гульнар Джайлообековна</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>КГУ имени И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Факультет экономики и менеджмента</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>Развитие языковой политики в условиях цифролизации</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr"/>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>18.05.2026 05:37</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Ким</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Виктория</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>+996 509437308</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Сыдыгалиева Гульнар Джайлообековна</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>КГУ имени И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Факультет экономики и менеджмента</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>Развитие языковой политики</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr"/>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>20.05.2026 08:40</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Конушбаева</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Атыр</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>+996 706315056</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Ушакова Магира Кадыралиевна доцент</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>КГУ.И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>Онуктуруп окутуу практикалары</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr"/>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>20.05.2026 14:19</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Мариям</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Мамажусупова</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>+996777879501</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Тазабнк уулу Эрназар</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>КИУ</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>ГБФ</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>САНАРИПТИК АЧЫКТЫК ДООРУНДА ИСЛАМДЫК ИДЕНТТҮҮЛҮКТҮ КОРГООДО ДИНИЙ БИЛИМ БЕРҮҮНҮН РОЛУ</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%9E%D1%82%D1%81%D0%BA%D0%B0%D0%BD%D0%B8%D1%80%D0%BE%D0%B2%D0%B0%D0%BD%D0%BD%D1%8B%D0%B5_%D0%B4%D0%BE%D0%BA%D1%83%D0%BC%D0%B5%D0%BD%D1%82%D1%8B_1.pdf</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>18.05.2026 07:57</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Мариям</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Мамажусупова</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>+996 774 082 221</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Тазабнк уулу Эрназар</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>КГМ</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Теология</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>САНАРИПТИК АЧЫКТЫК ДООРУНДА ИСЛАМДЫК ИДЕНТТҮҮЛҮКТҮ КОРГООДО ДИНИЙ БИЛИМ БЕРҮҮНҮН РОЛУ</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%9E%D1%82%D1%81%D0%BA%D0%B0%D0%BD%D0%B8%D1%80%D0%BE%D0%B2%D0%B0%D0%BD%D0%BD%D1%8B%D0%B5_%D0%B4%D0%BE%D0%BA%D1%83%D0%BC%D0%B5%D0%BD%D1%82%D1%8B.pdf</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>18.05.2026 08:06</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>Маалыматтык технологиялар жана табигый илимдер</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Мелисбек кызы</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Ширин</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>+996 507143804</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Жакышова Б.Ш.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы Кыргыз мамлекеттик университети</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>ТИИ</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>ПРОБЛЕМАЛЫК ОКУТУУ ТЕХНОЛОГИЯСЫНЫН ХИМИЯ САБАГЫНДА ОКУУЧУЛАРДЫН СЫНЧЫЛ ОЙ ЖҮГҮРТҮҮСҮН ӨНҮКТҮРҮҮДӨГҮ ТЕОРИЯЛЫК НЕГИЗДЕРИ</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr"/>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>20.05.2026 03:57</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Миргуль</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Акунова</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>+996 772001174</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Эсенгулова Миргуль</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>КГУ им.И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>ИНСТИТУТ ПЕДАГОГИКИ И ПСИХОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>ОБУЧЕНИЕ ФИНАНСОВОЙ ГРАМОТНОСТИ В ШКОЛАХ КЫРГЫЗСТАНА, ПЕРСПЕКТИВЫ РАЗВИТИЯ</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr"/>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>20.05.2026 10:50</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Монолдоровна</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Жыпара</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>+996 700066150</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Минбаев Доорбай Абдиллаевич</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>КГУ.им.И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>ФКТиО</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>Саламаттыкты чындоочу дене тарбиянын заманбап багыттарынын муноздомосу</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr"/>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>15.05.2026 10:03</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>Маалыматтык технологиялар жана табигый илимдер</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Мукамбетова</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Нурия</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>+996 701577785</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Исаева Р.У.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>КНУ им.Ж.Баласагына</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Физико-математический</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>Физика сабагында виртуалдык лабораториянын жардамы менен окуучулардын таанып – билyy кызыгуусун калыптандыруу</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr"/>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>15.05.2026 08:54</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Мырзадаирова</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Динара</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>+996 705 179793</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Жолдошалиева Ж.Э.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>БАШТАЛГЫЧ МЕКТЕП ОКУУЧУЛАРЫНЫН СҮЙЛӨӨ ЖӨНДӨМҮН ӨНҮКТҮРҮҮГӨ ОЮН ТЕХНОЛОГИЯЛАРЫНЫН ТААСИРИ</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr"/>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>20.05.2026 11:11</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Мырзадаирова</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Динара</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>+996 705179793</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Жолдошалиева Ж.Э.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>КГУим.И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>БАШТАЛГЫЧ МЕКТЕП ОКУУЧУЛАРЫНЫН СҮЙЛӨӨ ЖӨНДӨМҮН ӨНҮКТҮРҮҮГӨ ОЮН ТЕХНОЛОГИЯЛАРЫНЫН ТААСИРИ</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr"/>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>19.05.2026 16:39</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Насиппаева</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Рысбубу</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>+996777240823</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Омурова Ж</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>КГУ им И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>ИДПО</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>"Манас"эпосун орус тилдуу мектептерде окутуу</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr"/>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>18.05.2026 09:36</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Нуралиева</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Асель</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>+996 220127266</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>п.и.к., доцент Асанакунов Т.А.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Педагогикалык колледж</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>Гуманитарные, экономические, духовные и моральные знания как глобальные основы общества</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr"/>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>15.05.2026 09:21</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>Нурланбек кызы</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Гулзат</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>+996 509959577</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>PhD доктор и.о доц Ибраеева А.Т.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>КГУ им. И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>ИНИТ</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>Необходимость актуализации цифровизации образования в стране</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr"/>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>19.05.2026 12:28</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>Пэнюэ Pengyue</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Ван  /Wang</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>+996 550199552</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>Жакшылыкова К.Ж.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>КГУ им.И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Отдел докторантура PhD и аспирантура</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>«Экономические последствия роста ИИ-услуг в нынешнем периоде развития бизнеса в КНР»</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr"/>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>19.05.2026 08:43</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Райымбек кызы</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Айчурок</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>+996 700225688</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>Кожалиева Д.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>И. Арабаев</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Педагогика жана психология институту</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr"/>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>20.05.2026 11:39</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>Маалыматтык технологиялар жана табигый илимдер</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>Рахманкулова</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Бактыгүл</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>+996 705171800</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>п.и.к., доцент Асанакунов Т.А.</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Педагогикалык колледж</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>Робототехника жана автоматташтыруу: глобалдык өнүгүүнүн жаңы баскычы</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr"/>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>15.05.2026 09:06</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>Рыспакова</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Мээрим</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>+996559931793</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>проф. Джумалиева Г. К.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>КГУ им. И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Ш. Кадырова атындагы дуйнөлүк тилдер жана эл аралык мамилелер институту</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>КЫРГЫЗ ТИЛИН САНАРИПТИК ЧӨЙРӨГӨ ЖАЙЫЛТУУНУН ЛИНГВИСТИКАЛЫК НЕГИЗДЕРИ: UNIVERSAL DEPENDENCIES ПЛАТФОРМАСЫНДАГЫ КЫРГЫЗ ТИЛИНИН ЭЭЛЕГЕН ОРДУ</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr"/>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>19.05.2026 13:31</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>Сабыркулова</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Бегайым</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>+996 708072131</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>филол.и.к., доценттин м.а. Ормонова С.К.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Педагогикалык колледж</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>РОЛЬ ЛОГОПЕДА В СИСТЕМЕ ИНКЛЮЗИВНОГО ОБРАЗОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr"/>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>15.05.2026 08:52</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>Садыкова</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Венера</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>+996 557195314</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Омурбаева Д.К.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>И.Арабаев КМУ</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Педагогика жана психология</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>Студенттерге  эстетикалык тарбия берүүдө элдик салттуу музыканы колдонуу.</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr"/>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>20.05.2026 13:33</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>Маалыматтык технологиялар жана табигый илимдер</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Саматбекова</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Жанылмырза</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>+996 703353538</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Молдолиева Аида Жаксыбековна</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>Педагогический колледж КГУ им. И Врабаева</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Педагогический</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>Инновационные векторы развития: информационная е технологии и естественная е науки в эпоху глобализации</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr"/>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>15.05.2026 09:34</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Саматбекова</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Жанылмырза</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>+996 703353538</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>п.и.к., доцент Асанакунов Т.А.</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Педагогикалык колледж</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>Инновационные векторы развития информационные технологии и естественные науки в эпоху глобализации</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr"/>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>15.05.2026 09:02</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>Сатылганова</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Роза</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>+996 709320520</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>Жолдошалиева Ж.Э.</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>КГУ им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>Разряды имён числительных в сопоставляемых языках</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr"/>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>20.05.2026 17:08</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>Субагожоева</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Айнур</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>+996 555938516</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Сабира О.С. к.ф.н, и.о. доцент</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>КГУ им И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Институт японоведения</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>КЫРГЫЗ ТИЛИ КЫРГЫЗ МАМЛЕКЕТТИГИН ӨНҮКТҮРҮҮДӨГҮ УЛУТТУК ИДЕНТТҮҮЛҮКТҮН ФОНДУ КАТАРЫ</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr"/>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>20.05.2026 12:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>Маалыматтык технологиялар жана табигый илимдер</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>Суйундукова</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Ырыс</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>+996 500061218</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>Толоев М. Ж</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>КГУ им Арабаева</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Педагогический факультет</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>Векторы инновационного развития IT технологий и естественные науки</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr"/>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>15.05.2026 09:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>Суйундукова</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Ырыс</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>+996 500061218</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>филол.и.к., доцент М.А.Жаныбаева</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>И.Арабаев атындагы КМУ</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Педагогикалык колледж</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>Векторы инновационного развития: it-технологии и естественные науки</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr"/>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>15.05.2026 09:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>Сулпухоров</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Арген</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>+996 557797069</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>Толоев М.Ж.</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>КГУ им.И.Арабаева</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Педагогический колледж</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>Башталгыч класстарга билим берүүдө жасалма интеллекти колдонуу</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr"/>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>15.05.2026 06:12</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>Тайырова</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Рейна</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>+996 772358789</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>Молдоисаева Рима</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>И.Арабаев</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>ФМ</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>Математиканы окутууда жекече билим алуу траекториясын тузуу</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr"/>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>20.05.2026 05:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>Таштанова</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Нуркыз</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>+996 703284580</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Каразакова Айсулуу Кошоновна</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>Международный Университет Кыргызской Республики</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Филология</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>THE LANGUAGE OF PAIN AND RESISTANCE IN THE WORKS OF CHYNGYZ AITMATOV AND OTHER CONTEMPORARY KYRGYZ AUTHORS</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr"/>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>19.05.2026 14:05</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Таштанова</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Нуркыз</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>+996 703284580</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Каразакова Айсулуу Кошоновна</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>Международный Университет Кыргызской Республики</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Филология</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>THE LANGUAGE OF PAIN AND RESISTANCE IN THE WORKS OF CHYNGYZ AITMATOV AND OTHER CONTEMPORARY KYRGYZ AUTHORS</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr"/>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>19.05.2026 14:04</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>Тогузбаева</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Нургуль</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>+996 550005290</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Быковченко Н.С.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>КГУ им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>В статье рассматривается современная система воспитания и образования в специальных дошкольных учреждениях Кыргызской Республики. Анализируется нормативно-правовая база, включая законы «Об образовании</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr"/>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>20.05.2026 12:23</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Тогузбаева</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Нургуль</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>+996 550005290</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Быковченко Н.С.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>КГУ им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>В статье рассматривается современная система воспитания и образования в специальных дошкольных учреждениях Кыргызской Республики. Анализируется нормативно-правовая база, включая законы «Об образовании</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr"/>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>20.05.2026 12:22</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>Токомбаева</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Жамила</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>+996 557 270072</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Тагаева Гульмира Сарыгуловна</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>КГУ им. И. Арабаева.</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Факультет русской филологии</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>Этноориентированное обучение русскому языку киргизских студентов</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr"/>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>20.05.2026 10:44</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>Токтогулова</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Айдина</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>+996 700630834</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Амеркулова Жибек Джумашевна</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>КГУ имени И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Институт экономики и менеджмента</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>«Трансформация профессии бухгалтера в условиях цифровой экономики «</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr"/>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>15.05.2026 06:54</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>Тунгатарова</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Назгүл</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>+996 507 009 777</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Жуматаева А.С.</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>КГУ им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>Салттар менен жаңы багыттардын ортосундагы бүгүнкү балдардын оюн маданияты</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr"/>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>20.05.2026 12:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>Тунгатарова</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Назгүл</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>+996 507 009 777</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>Жуматаева А.С.</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>КГУ им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Институт педагогики и психологии</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>Салттар менен жаңы багыттардын ортосундагы бүгүнкү балдардын оюн маданияты</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr"/>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>20.05.2026 16:04</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Турдалиева</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Айпери</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>+996 500743387</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Абдраева Н.Э.</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>Академия госуправление при Президента КР</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Гуманитарный</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>Кыргыз Республикасында Мектепке чейинки билим беруу жаатында мамлекеттик кызмат корсотууну жакшыртуу</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%A0%D0%95%D0%A6%D0%95%D0%9D%D0%97%D0%98%D0%AF_%D0%9C%D0%B5%D0%BA%D1%82%D0%B5%D0%BF%D0%BA%D0%B5_%D1%87%D0%B5%D0%B8%D0%B8%D0%BD%D0%BA%D0%B8_%D0%B1%D0%B0%D0%BB%D0%B0%D0%BD%D1%8B%D0%BD_%D3%A9%D0%BD%D2%AF%D0%B3%D2%AF%D1%81%D2%AF%D0%BD%D0%B4%D3%A9_%D1%8D%D1%81%D1%82%D0%B5%D1%82%D0%B8%D0%BA%D0%B0%D0%BB%D1%8B%D0%BA_%D1%82%D0%B0%D1%80%D0%B1%D0%B8%D1%8F%D0%BD%D1%8B%D0%BD_%D1%80%D0%BE%D0%BB%D1%83.pdf</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>20.05.2026 14:49</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>Турдалиева</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Айпери</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>+996 500743387</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>Абдраева Н.Э.</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>Академия госуправление при Президента КР</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Гуманитарный</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>Улучшение государственных услуг в сфере дошкольного образования в Кыргызской Республике</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr"/>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>20.05.2026 13:39</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>Маалыматтык технологиялар жана табигый илимдер</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Турдуналиева</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Чолпон</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>+996 705830636</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Темирбек уулу иличбек  к.п.н., и.п. проф</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>КГУ им И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Институт японоведения</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>ЭКОЛОГИЧЕСКИЕ РИСКИ И УСТОЙЧИВОСТЬ В КОНТЕКСТЕ РАЗВИТИЯ ТУРИЗМА В ГОРНЫХ РЕГИОНАХ (НА ПРИМЕРЕ КЫРГЫЗСКОЙ РЕСПУБЛИКИ)</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr"/>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>20.05.2026 11:22</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Усенгазиева</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Гульнара</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>+996 703 957 636</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Кырбашова Майрамкуль Турганбековна</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы Кыргыз мамлекеттик университети</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>М. Р. Рахимова атындагы Кошумча кесиптик билим берүү институту</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>ПЕДАГОГИКАЛЫК ЖОЖдун БАКАЛАВР-СТУДЕНТТЕРИНИН ӨЗ АЛДЫНЧА ИШИН УЮШТУРУУНУН ӨЗГӨЧӨЛҮКТӨРҮ</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr"/>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>15.05.2026 06:14</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>Цинь</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Мэн</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>+996507447678</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Касымалиева Г.О.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>Кыргызский государственный университет им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>отдел управления PhD докторантов</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>Цифровые технологии как условие формирования профессионального самосознания студентов вуза</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D1%80%D0%B5%D1%86%D0%B5%D0%BD%D0%B7%D0%B8%D1%8F.pdf</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>20.05.2026 14:27</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>Чортекова</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>Миргуль</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>+996 706552266</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>Найманова Ч.К.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>Манас КТУ</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>ИМЯиМО</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>Англис жана кыргыз тилдериндеги узундук чен-өлчөм сын атоочтордун коллокациялык өзгөчөлүктөрү: салыштырмалуу-корпустук изилдөө</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr"/>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>18.05.2026 05:58</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>Чоюбекова</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Чолпон</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>+996 704806090</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>Абдраева А. Т</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>КГУ имени И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>ИМЯиМО</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>Национально-культурные особенности фразеологизмов, описывающих человеческие качества, в английском и кыргызском языках.</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr"/>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>19.05.2026 14:46</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>Маалыматтык технологиялар жана табигый илимдер</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>Чэнь</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Юй</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>+996 999659888</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>Акылбекова Нелли Ильинична</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>Кыргызский национальный университет имени Жусуп Баласагина</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>А. А. Асанова атындагы МЕНЕДЖМЕНТ ЖАНА БИЗНЕС ИНСТИТУТУ</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>Механизм точного стимулирования на основе данных для многовозрастных команд в условиях цифровой трансформации</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%A7%D1%8D%D0%BD%D1%8C_%D0%AE%D0%B9-%D0%A0%D0%95%D0%A6%D0%95%D0%9D%D0%97%D0%98%D0%AF.pdf</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>18.05.2026 15:14</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>Маалыматтык технологиялар жана табигый илимдер</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>Чэнь</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Юй</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>+996 999659888</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>Акылбекова Нелли Ильинична</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>Кыргызский национальный университет имени Жусуп Баласагина</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>А. А. Асанова атындагы МЕНЕДЖМЕНТ ЖАНА БИЗНЕС ИНСТИТУТУ</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>Механизм точного стимулирования на основе данных для многовозрастных команд в условиях цифровой трансформации</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%A7%D1%8D%D0%BD%D1%8C_%D0%AE%D0%B9-%D0%A0%D0%95%D0%A6%D0%95%D0%9D%D0%97%D0%98%D0%AF_l8XCvq9.pdf</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>18.05.2026 15:16</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>Маалыматтык технологиялар жана табигый илимдер</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>Чэнь</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Юй</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>+996 999659888</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>Акылбекова Нелли Ильинична</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>Кыргызский национальный университет имени Жусуп Баласагина</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>А. А. Асанова атындагы МЕНЕДЖМЕНТ ЖАНА БИЗНЕС ИНСТИТУТУ</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>Механизм точного стимулирования на основе данных для многовозрастных команд в условиях цифровой трансформации</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%A7%D1%8D%D0%BD%D1%8C_%D0%AE%D0%B9-%D0%A0%D0%95%D0%A6%D0%95%D0%9D%D0%97%D0%98%D0%AF_tqeMDU0.pdf</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>20.05.2026 10:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>Шаакеева</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Гулбарчын</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>+996 704060984</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>Шакирова К.К.</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>КГУ им. И. Арабаева</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>ИЭМ</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>ОРГАНИЗАЦИОННО-ЭКОНОМИЧЕСКИЕ МЕХАНИЗМЫ ЛЕСНОГО ХОЗЯЙСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ: СОВРЕМЕННОЕ СОСТОЯНИЕ, ПРОБЛЕМЫ И ПЕРСПЕКТИВЫ РАЗВИТИЯ</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr"/>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>18.05.2026 03:06</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>Эль-Саид Джабара</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Муса Муса</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>+996 774 082 221</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>Рысмендеев Б. Дж</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>КГМ</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>Теология</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>ИСЛАМДА ЖАНА ЭЛ АРАЛЫК УКУКТА АДАМ УКУКТАРЫН ТҮШҮНҮҮ ЖАНА АЛАРДЫН БУЛАКТАРЫ</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%A0%D0%95%D0%A6%D0%95%D0%9D%D0%97%D0%98%D0%AF____%D0%9C%D1%83%D1%81%D0%B0.pdf</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>18.05.2026 08:04</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>Билим берүүнүн заманбап маселелери жана санариптик трансформация</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>Эркинбек кызы</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>Наргиза</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>+996 557767971</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Мусаева Чынара Жусуповна</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>Бишкекский государственный университет имени К. Карасаева</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Факультет русской филологии</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>ИНТЕГРИРОВАННОЕ ОБУЧЕНИЕ КАК СРЕДСТВО ФОРМИРОВАНИЕ КЛЮЧЕВЫХ КОМПЕТЕНЦИЙ СТУДЕНТОВ В КОНТЕКСТЕ РЕАЛИЗАЦИИ ДОКТРИНЫ “НАЦИОНАЛЬНЫЙ ДУХ–МИРОВЫЕ ВЫСОТЫ</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr"/>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>18.05.2026 10:44</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>Гуманитардык, экономикалык жана руханий-адептик изилдөөлөр</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>И. Арабаев атындагы КМУнун Жарчысы</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>Юе</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Инин</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>+996 501093374</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>Акылбекова Нелли Ильинична</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>Кыргызский национальный университет имени Жусуп Баласагина</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>А. А. Асанова атындагы МЕНЕДЖМЕНТ ЖАНА БИЗНЕС ИНСТИТУТУ</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>Цифровая трансформация как фактор высококачественного экономического развития: механизмы реализации, вызовы и императивы</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>/media/reviews/%D0%AE%D0%B5_%D0%98%D0%BD%D0%B8%D0%BD_ZwaCj6x.__%D0%A0%D0%95%D0%A6%D0%95%D0%9D%D0%97%D0%98%D0%AF.pdf</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>20.05.2026 10:15</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>